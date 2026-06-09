--- v0 (2026-04-29)
+++ v1 (2026-06-09)
@@ -1,754 +1,1438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E1B440B" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="09925358" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E1804">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>AI Usage Guidance for Students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070E3A6F" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4D941E00" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>TLX Template – Student-Facing AI Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E45F08" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00E16C23">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="464FC755" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00E16C23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7591009F" w14:textId="523E9B5B" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rStyle w:val="Heading2Char"/>
+    <w:p w14:paraId="7D9EDFD7" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="003D6AA5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Focus on three core decisions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7128DD6C" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRPr="004B5D82" w:rsidRDefault="003D6AA5" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-        <w:t>How to Use This Template</w:t>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Limited AI Use</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E7CE0">
-[...1 lines deleted...]
-          <w:rStyle w:val="Heading2Char"/>
+    </w:p>
+    <w:p w14:paraId="47C36A6D" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRPr="003D6AA5" w:rsidRDefault="003D6AA5" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Students may use AI tools for brainstorming, outlining, and studying, but all final analysis and submitted writing must reflect the student’s own work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED6AA8B" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRPr="004B5D82" w:rsidRDefault="003D6AA5" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Guided AI Use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C597341" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRPr="003D6AA5" w:rsidRDefault="003D6AA5" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Students may use AI tools as part of the learning process if they clearly disclose how the tool was used and critically evaluate the output.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA77FE0" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRPr="004B5D82" w:rsidRDefault="003D6AA5" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Restricted AI Use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F335A5E" w14:textId="5DA08085" w:rsidR="003D6AA5" w:rsidRPr="00B40C81" w:rsidRDefault="003D6AA5" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>AI use is limited in this course because assessments are designed to evaluate independent thinking and skill development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FE44BF" w14:textId="77777777" w:rsidR="00D81E4F" w:rsidRPr="004B5D82" w:rsidRDefault="00000000" w:rsidP="00387B6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Before You Write Your AI Guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA04726" w14:textId="77777777" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>This template is meant to support simple, practical decision-making. You do not need to create a perfect or highly detailed policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5612539E" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D66EFF" w14:textId="77777777" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Start by thinking about how AI relates to learning in your course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376CFF95" w14:textId="77777777" w:rsidR="00D81E4F" w:rsidRPr="004B5D82" w:rsidRDefault="00000000" w:rsidP="00387B6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Guiding Questions for Instructors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B95D3E3" w14:textId="77777777" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>1. When and how might students use AI in this course when they are not being graded?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Examples: brainstorming, studying, reviewing concepts, outlining ideas, practicing skills, or clarifying instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD2A309" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DEEA6B8" w14:textId="76F0C63E" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>2. When and how might students use AI during assignments or graded work?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>What kinds of support are acceptable?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>What kinds of use would interfere with learning goals or assessment integrity?</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40C81" w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...3 lines deleted...]
-        <w:t>This is a starting point. You do not need to complete every section perfectly.</w:t>
+    </w:p>
+    <w:p w14:paraId="777ED966" w14:textId="0DF23C8D" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>3. Where do students need to demonstrate their own thinking, analysis, decision-making, or reflection?</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00B40C81" w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="5867284C" w14:textId="2109A2CC" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>4. What kinds of transparency do you expect from students when they use AI?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
-        <w:t>Start here: Write 1–2 simple sentences for each section.</w:t>
+        <w:t>Should they acknowledge AI use?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Should they explain what they kept, revised, or rejected?</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40C81" w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D1C2E1" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00E16C23">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="439B8C13" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRDefault="00000000" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. What concerns or considerations matter most in your discipline or course?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="482E19F7" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E7CE0" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="70E9609F" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRDefault="00000000" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Accuracy and misinformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5AE887" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRDefault="00000000" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Critical thinking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7775E440" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRDefault="00000000" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Professional judgment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F63287" w14:textId="77777777" w:rsidR="003D6AA5" w:rsidRDefault="00000000" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Creativity and originality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0881CA66" w14:textId="4B1D73F4" w:rsidR="00D81E4F" w:rsidRPr="003D6AA5" w:rsidRDefault="00000000" w:rsidP="003D6AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6AA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Ethics, confidentiality, or privacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763E55E9" w14:textId="77777777" w:rsidR="00D81E4F" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>(Optional: You may wish to review examples from different disciplines across the college.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD4C10C" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="004B5D82" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7CE0">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="6AD806DC" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
+        <w:t>Optional: Questions to Ask When Using AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8C0CCC" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>When using AI tools, do not assume the output is automatically correct or appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D3D716" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Before using AI-generated content, ask:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EF2CE7" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can I verify this information using course materials or trusted sources? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A5F74" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>actually answer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the assignment requirements? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374CAE32" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What parts reflect my own thinking? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C391D4" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What would I change or improve? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BE2770" w14:textId="77777777" w:rsidR="00B40C81" w:rsidRPr="00B40C81" w:rsidRDefault="00B40C81" w:rsidP="00B40C81">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Where might the AI be incorrect, incomplete, or overly generic?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5648755B" w14:textId="31EC4F37" w:rsidR="00B40C81" w:rsidRDefault="00B40C81">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6D9C4D" w14:textId="09B74115" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Purpose (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA6E59C" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2E122CCF" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Edit or remove this section based on your course context.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC35316" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0A4DDE30" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>&lt;&lt; Describe how AI fits into your course (e.g., supports planning, reflection, etc.) &gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A72B75F" w14:textId="650F9D2F" w:rsidR="004E1804" w:rsidRPr="00AC416F" w:rsidRDefault="004E1804" w:rsidP="004E1804">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AC416F">
+    <w:p w14:paraId="68519ADF" w14:textId="77777777" w:rsidR="004E1804" w:rsidRPr="00B40C81" w:rsidRDefault="004E1804" w:rsidP="004E1804">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sample text:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC416F">
+      <w:r w:rsidRPr="00B40C81">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC416F" w:rsidRPr="00AC416F">
+      <w:r w:rsidR="00AC416F" w:rsidRPr="00B40C81">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>This guidance focuses on how you make decisions when using AI in your learning process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9F1A21" w14:textId="001F7592" w:rsidR="004E1804" w:rsidRPr="004E1804" w:rsidRDefault="004E1804" w:rsidP="004E1804">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1DAF4923" w14:textId="77777777" w:rsidR="004E1804" w:rsidRPr="00B40C81" w:rsidRDefault="004E1804" w:rsidP="004E1804">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>AI use or non-use may be permitted in this course. What is assessed is your ability to think intentionally, reflect critically, and take responsibility for your final work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C573C6C" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00E16C23">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="68957B4F" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00E16C23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B5D560" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E7CE0" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="49A87D5C" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7CE0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>When AI Can Be Used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC78B0F" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5FDE0F55" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Where does AI support learning in your course?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652E875A" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="64FF12B5" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>&lt;&lt; List 2–3 ways students can use AI (e.g., brainstorming, outlining, editing) &gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450B7DC8" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="287D9A00" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- Brainstorming ideas</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- Planning or outlining</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- Clarifying concepts</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- Improving clarity and structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E545AF" w14:textId="3603AF75" w:rsidR="00E16C23" w:rsidRPr="00AC416F" w:rsidRDefault="00AC416F" w:rsidP="00AC416F">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7589A938" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00AC416F" w:rsidP="00AC416F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>(Optional – you may ask students to include sample prompts to show how they used AI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAF3738" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E7CE0" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="05417B35" w14:textId="77777777" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00021051">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C205035" w14:textId="0C3C8080" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00021051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Nursing: AI may support study preparation, but not clinical judgment or patient documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB1E4AF" w14:textId="256A5A4F" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00021051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Business: AI may support brainstorming or outlining, but students must complete final analysis independently</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499EE8D6" w14:textId="7C174D1B" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00021051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Design: AI-generated images may be explored during ideation, but students must document their creative process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70573CB8" w14:textId="37B97EC1" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00021051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Computer Programming: AI may assist with debugging or explanations, but students must understand and explain submitted code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC15D06" w14:textId="62409445" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00021051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Communications or English: AI may support editing and feedback, but students must develop and submit their own arguments and writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E387FA7" w14:textId="77777777" w:rsidR="00021051" w:rsidRPr="00B40C81" w:rsidRDefault="00021051" w:rsidP="00AC416F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2DC487" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7CE0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>When AI Should Not Be Used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE647B8" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1FD93A33" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Where do you want students to demonstrate their own thinking?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235A38A9" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6B9A711E" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>&lt;&lt; List 2–3 restrictions (e.g., final submissions, analysis, exams) &gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573C6490" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1EF28DC0" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- Submitting AI-generated work as your own</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- Replacing critical thinking or analysis</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- Completing graded assessments independently</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EAD8DB" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00E16C23">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5A34D058" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00E16C23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468E1CA7" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E7CE0" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="3729B8C1" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7CE0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Transparency Required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EE1D5D" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="56A19675" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>How should students acknowledge AI use in your course?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE96BCD" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1015F840" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>&lt;&lt; Describe how students should disclose AI use &gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED96A59" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="35E15863" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Example statement:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>AI tool used: ______</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Purpose: ______</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Final decisions made by student</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D187C3" w14:textId="29E6A138" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00AC416F">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="21089D17" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00AC416F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>(Optional – include reflection if you want students to explain their thinking)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12521CDC" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E7CE0" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="627F4E00" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7CE0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Reflection (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7329CF4D" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="48E03D40" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Add if you want students to explain their thinking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2602C3B2" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5D9AA5A0" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>&lt;&lt; Include 1–2 reflection questions &gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531A4DEB" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="10D0E21D" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- When and why did you use AI?</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- What did you keep, revise, or reject?</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>- What did you learn?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749EE8ED" w14:textId="61D4388C" w:rsidR="004E1804" w:rsidRPr="00AC416F" w:rsidRDefault="004E1804" w:rsidP="004E1804">
+    <w:p w14:paraId="387F3718" w14:textId="77777777" w:rsidR="004E1804" w:rsidRPr="00B40C81" w:rsidRDefault="004E1804" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC416F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC416F">
+      <w:r w:rsidRPr="00B40C81">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Optional: Add reflection if you want students to explain their thinking</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC416F">
+      <w:r w:rsidRPr="00B40C81">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332C0A70" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E1804" w:rsidRDefault="00E16C23">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="03717548" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00E16C23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B992AE7" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="004E7CE0" w:rsidRDefault="00000000" w:rsidP="004E1804">
+    <w:p w14:paraId="32ACEB4D" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000" w:rsidP="004E1804">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7CE0">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Your Responsibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0FACF1" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2ECBBFE4" w14:textId="77777777" w:rsidR="00E16C23" w:rsidRPr="00B40C81" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Students are responsible for the accuracy, originality, and academic integrity of their work.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1804">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>AI can support learning, but it does not replace judgment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F53B63D" w14:textId="0C41EAC7" w:rsidR="004E1804" w:rsidRPr="00AC416F" w:rsidRDefault="00AC416F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="598D5C47" w14:textId="77777777" w:rsidR="004E1804" w:rsidRPr="00B40C81" w:rsidRDefault="00AC416F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC416F">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40C81">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Optional – edit or remove based on your course)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004E1804" w:rsidRPr="00AC416F" w:rsidSect="00034616">
+    <w:p w14:paraId="72BE858E" w14:textId="77777777" w:rsidR="00C93A68" w:rsidRPr="00B40C81" w:rsidRDefault="00C93A68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C93A68" w:rsidRPr="00B40C81" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -890,50 +1574,461 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0204154E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09266D34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23553837"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9858056C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5A6DB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7B41698"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30CA5F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="896A44BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -999,142 +2094,427 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46305F3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E12CF2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="463A72B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D72B1EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="680426100">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="968783543">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="213934690">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="885797828">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1734162022">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="980965965">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="400175431">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1338581653">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1439062426">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2082487534">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1705715727">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="904607878">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2140806147">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="856886383">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1530755438">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="197"/>
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00021051"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00387B6E"/>
+    <w:rsid w:val="003D6AA5"/>
+    <w:rsid w:val="004B5D82"/>
     <w:rsid w:val="004E1804"/>
     <w:rsid w:val="004E7CE0"/>
     <w:rsid w:val="006D4816"/>
+    <w:rsid w:val="007F58AC"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AC416F"/>
+    <w:rsid w:val="00B40C81"/>
     <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00C93A68"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D81E4F"/>
     <w:rsid w:val="00E16C23"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="28FE91E0"/>
+  <w14:docId w14:val="04DBDE38"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{8BD90D65-5B39-9945-BDFF-4D1A9C3EE81F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1485,323 +2865,330 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00021051"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
@@ -1831,98 +3218,96 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
-      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
@@ -2273,53 +3658,50 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
@@ -12480,62 +13862,55 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1804"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12846,73 +14221,73 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1911</Characters>
+  <Pages>4</Pages>
+  <Words>657</Words>
+  <Characters>4063</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2242</CharactersWithSpaces>
+  <CharactersWithSpaces>4703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>